--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -12,179 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2812_holdings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
+    <t>TENCENT HOLDINGS LTD</t>
+  </si>
+  <si>
     <t>ALIBABA GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>TENCENT HOLDINGS LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>PDD HOLDINGS INC</t>
   </si>
   <si>
     <t>PDD</t>
   </si>
   <si>
+    <t>MEITUAN-CLASS B</t>
+  </si>
+  <si>
     <t>XIAOMI CORP-CLASS B</t>
   </si>
   <si>
-    <t>MEITUAN-CLASS B</t>
-[...1 lines deleted...]
-  <si>
     <t>NETEASE INC</t>
   </si>
   <si>
+    <t>JD.COM INC-CLASS A</t>
+  </si>
+  <si>
+    <t>EAST MONEY INFORMATION CO-A</t>
+  </si>
+  <si>
     <t>BAIDU INC-CLASS A</t>
   </si>
   <si>
-    <t>JD.COM INC-CLASS A</t>
-[...4 lines deleted...]
-  <si>
     <t>TRIP.COM GROUP LTD</t>
   </si>
   <si>
     <t>KUAISHOU TECHNOLOGY</t>
   </si>
   <si>
+    <t>ZHEJIANG CENTURY HUATONG -A</t>
+  </si>
+  <si>
+    <t>002602</t>
+  </si>
+  <si>
     <t>KE HOLDINGS INC-CL A</t>
   </si>
   <si>
     <t>HITHINK ROYALFLUSH INFORMA-A</t>
   </si>
   <si>
     <t>FULL TRUCK ALLIANCE -SPN ADR</t>
   </si>
   <si>
     <t>YMM</t>
   </si>
   <si>
+    <t>BILIBILI INC-CLASS Z</t>
+  </si>
+  <si>
     <t>JD HEALTH INTERNATIONAL INC</t>
   </si>
   <si>
+    <t>KANZHUN LTD - ADR</t>
+  </si>
+  <si>
+    <t>BZ</t>
+  </si>
+  <si>
     <t>TENCENT MUSIC ENTERTAINM-ADR</t>
   </si>
   <si>
     <t>TME</t>
   </si>
   <si>
-    <t>KANZHUN LTD - ADR</t>
-[...2 lines deleted...]
-    <t>BZ</t>
+    <t>GIANT NETWORK GROUP CO LTD-A</t>
+  </si>
+  <si>
+    <t>002558</t>
+  </si>
+  <si>
+    <t>TAL EDUCATION GROUP- ADR</t>
+  </si>
+  <si>
+    <t>TAL</t>
   </si>
   <si>
     <t>KUNLUN TECH CO LTD-A</t>
   </si>
   <si>
     <t>360 SECURITY TECHNOLOGY IN-A</t>
   </si>
   <si>
-    <t>GIANT NETWORK GROUP CO LTD-A</t>
-[...11 lines deleted...]
-    <t>BILIBILI INC-CLASS Z</t>
+    <t>KINGNET NETWORK CO LTD-A</t>
+  </si>
+  <si>
+    <t>002517</t>
   </si>
   <si>
     <t>37 INTERACTIVE ENTERTAINME-A</t>
   </si>
   <si>
     <t>002555</t>
   </si>
   <si>
     <t>VIPSHOP HOLDINGS LTD - ADR</t>
   </si>
   <si>
     <t>VIPS</t>
   </si>
   <si>
+    <t>KINGSOFT CORP LTD</t>
+  </si>
+  <si>
     <t>ALIBABA HEALTH INFORMATION T</t>
   </si>
   <si>
-    <t>KINGSOFT CORP LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>TONGCHENG TRAVEL HOLDINGS LT</t>
   </si>
   <si>
-    <t>QFIN HOLDINGS INC-ADR</t>
-[...4 lines deleted...]
-  <si>
     <t>MANGO EXCELLENT MEDIA CO L-A</t>
-  </si>
-[...1 lines deleted...]
-    <t>CHINA LITERATURE LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -533,466 +536,466 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
-        <v>9988</v>
+        <v>700</v>
       </c>
       <c r="D2" s="0">
-        <v>15.54</v>
+        <v>15.14</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0">
-        <v>700</v>
+        <v>9988</v>
       </c>
       <c r="D3" s="0">
-        <v>14.46</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>9.61</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="0">
-        <v>1810</v>
+        <v>3690</v>
       </c>
       <c r="D5" s="0">
-        <v>8.81</v>
+        <v>9.59</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0">
-        <v>3690</v>
+        <v>1810</v>
       </c>
       <c r="D6" s="0">
-        <v>8.55</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="0">
         <v>9999</v>
       </c>
       <c r="D7" s="0">
-        <v>6.38</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0">
-        <v>9888</v>
+        <v>9618</v>
       </c>
       <c r="D8" s="0">
-        <v>6.22</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="0">
-        <v>9618</v>
+        <v>300059</v>
       </c>
       <c r="D9" s="0">
-        <v>6.19</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="0">
-        <v>300059</v>
+        <v>9888</v>
       </c>
       <c r="D10" s="0">
-        <v>4.53</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="0">
         <v>9961</v>
       </c>
       <c r="D11" s="0">
-        <v>4.41</v>
+        <v>3.93</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="0">
         <v>1024</v>
       </c>
       <c r="D12" s="0">
-        <v>2.43</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="0">
-        <v>2423</v>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
       </c>
       <c r="D13" s="0">
-        <v>1.54</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0">
-        <v>300033</v>
+        <v>2423</v>
       </c>
       <c r="D14" s="0">
-        <v>1.49</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C15" s="0" t="s">
         <v>19</v>
       </c>
+      <c r="C15" s="0">
+        <v>300033</v>
+      </c>
       <c r="D15" s="0">
-        <v>1.27</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="0">
-        <v>6618</v>
+      <c r="C16" s="0" t="s">
+        <v>21</v>
       </c>
       <c r="D16" s="0">
-        <v>0.85</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C17" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="C17" s="0">
+        <v>9626</v>
+      </c>
       <c r="D17" s="0">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="0" t="s">
-        <v>24</v>
+      <c r="C18" s="0">
+        <v>6618</v>
       </c>
       <c r="D18" s="0">
-        <v>0.72</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="0">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="0">
-        <v>601360</v>
+      <c r="C20" s="0" t="s">
+        <v>27</v>
       </c>
       <c r="D20" s="0">
-        <v>0.68</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D21" s="0">
-        <v>0.67</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D22" s="0">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C23" s="0">
-        <v>9626</v>
+        <v>300418</v>
       </c>
       <c r="D23" s="0">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C24" s="0" t="s">
         <v>33</v>
       </c>
+      <c r="C24" s="0">
+        <v>601360</v>
+      </c>
       <c r="D24" s="0">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="0">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="0">
-        <v>241</v>
+      <c r="C26" s="0" t="s">
+        <v>37</v>
       </c>
       <c r="D26" s="0">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>3888</v>
+        <v>38</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>39</v>
       </c>
       <c r="D27" s="0">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="0">
-        <v>780</v>
+        <v>3888</v>
       </c>
       <c r="D28" s="0">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>41</v>
+      </c>
+      <c r="C29" s="0">
+        <v>241</v>
       </c>
       <c r="D29" s="0">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C30" s="0">
-        <v>300413</v>
+        <v>780</v>
       </c>
       <c r="D30" s="0">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260602</v>
+        <v>20260803</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C31" s="0">
-        <v>772</v>
+        <v>300413</v>
       </c>
       <c r="D31" s="0">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">