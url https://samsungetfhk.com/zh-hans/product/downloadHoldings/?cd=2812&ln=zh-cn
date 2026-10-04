--- v1 (2026-08-04)
+++ v2 (2026-10-04)
@@ -38,156 +38,156 @@
   <si>
     <t>asofdate</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>ticker</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>TENCENT HOLDINGS LTD</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>PDD HOLDINGS INC</t>
   </si>
   <si>
     <t>PDD</t>
   </si>
   <si>
+    <t>XIAOMI CORP-CLASS B</t>
+  </si>
+  <si>
     <t>MEITUAN-CLASS B</t>
   </si>
   <si>
-    <t>XIAOMI CORP-CLASS B</t>
-[...1 lines deleted...]
-  <si>
     <t>NETEASE INC</t>
   </si>
   <si>
+    <t>EAST MONEY INFORMATION CO-A</t>
+  </si>
+  <si>
     <t>JD.COM INC-CLASS A</t>
   </si>
   <si>
-    <t>EAST MONEY INFORMATION CO-A</t>
-[...4 lines deleted...]
-  <si>
     <t>TRIP.COM GROUP LTD</t>
   </si>
   <si>
+    <t>BAIDU INC-CLASS A-HKD</t>
+  </si>
+  <si>
+    <t>ZHEJIANG CENTURY HUATONG -A</t>
+  </si>
+  <si>
+    <t>002602</t>
+  </si>
+  <si>
     <t>KUAISHOU TECHNOLOGY</t>
   </si>
   <si>
-    <t>ZHEJIANG CENTURY HUATONG -A</t>
-[...4 lines deleted...]
-  <si>
     <t>KE HOLDINGS INC-CL A</t>
   </si>
   <si>
     <t>HITHINK ROYALFLUSH INFORMA-A</t>
   </si>
   <si>
     <t>FULL TRUCK ALLIANCE -SPN ADR</t>
   </si>
   <si>
     <t>YMM</t>
   </si>
   <si>
+    <t>JD HEALTH INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>TAL EDUCATION GROUP- ADR</t>
+  </si>
+  <si>
+    <t>TAL</t>
+  </si>
+  <si>
+    <t>KANZHUN LTD - ADR</t>
+  </si>
+  <si>
+    <t>BZ</t>
+  </si>
+  <si>
     <t>BILIBILI INC-CLASS Z</t>
   </si>
   <si>
-    <t>JD HEALTH INTERNATIONAL INC</t>
-[...5 lines deleted...]
-    <t>BZ</t>
+    <t>KUNLUN TECH CO LTD-A</t>
   </si>
   <si>
     <t>TENCENT MUSIC ENTERTAINM-ADR</t>
   </si>
   <si>
     <t>TME</t>
   </si>
   <si>
     <t>GIANT NETWORK GROUP CO LTD-A</t>
   </si>
   <si>
     <t>002558</t>
   </si>
   <si>
-    <t>TAL EDUCATION GROUP- ADR</t>
-[...7 lines deleted...]
-  <si>
     <t>360 SECURITY TECHNOLOGY IN-A</t>
   </si>
   <si>
     <t>KINGNET NETWORK CO LTD-A</t>
   </si>
   <si>
     <t>002517</t>
   </si>
   <si>
     <t>37 INTERACTIVE ENTERTAINME-A</t>
   </si>
   <si>
     <t>002555</t>
   </si>
   <si>
     <t>VIPSHOP HOLDINGS LTD - ADR</t>
   </si>
   <si>
     <t>VIPS</t>
   </si>
   <si>
     <t>KINGSOFT CORP LTD</t>
   </si>
   <si>
     <t>ALIBABA HEALTH INFORMATION T</t>
   </si>
   <si>
+    <t>MANGO EXCELLENT MEDIA CO L-A</t>
+  </si>
+  <si>
     <t>TONGCHENG TRAVEL HOLDINGS LT</t>
-  </si>
-[...1 lines deleted...]
-    <t>MANGO EXCELLENT MEDIA CO L-A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -536,466 +536,466 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0">
         <v>700</v>
       </c>
       <c r="D2" s="0">
-        <v>15.14</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0">
         <v>9988</v>
       </c>
       <c r="D3" s="0">
-        <v>14.66</v>
+        <v>14.54</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>10.05</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="0">
-        <v>3690</v>
+        <v>1810</v>
       </c>
       <c r="D5" s="0">
-        <v>9.59</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0">
-        <v>1810</v>
+        <v>3690</v>
       </c>
       <c r="D6" s="0">
-        <v>8.42</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="0">
         <v>9999</v>
       </c>
       <c r="D7" s="0">
-        <v>6.62</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0">
-        <v>9618</v>
+        <v>300059</v>
       </c>
       <c r="D8" s="0">
-        <v>5.37</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="0">
-        <v>300059</v>
+        <v>9618</v>
       </c>
       <c r="D9" s="0">
-        <v>4.89</v>
+        <v>5.04</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="0">
-        <v>9888</v>
+        <v>9961</v>
       </c>
       <c r="D10" s="0">
-        <v>4</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="0">
-        <v>9961</v>
+        <v>9888</v>
       </c>
       <c r="D11" s="0">
-        <v>3.93</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="0">
-        <v>1024</v>
+      <c r="C12" s="0" t="s">
+        <v>16</v>
       </c>
       <c r="D12" s="0">
-        <v>2.28</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C13" s="0" t="s">
         <v>17</v>
       </c>
+      <c r="C13" s="0">
+        <v>1024</v>
+      </c>
       <c r="D13" s="0">
-        <v>1.6</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="0">
         <v>2423</v>
       </c>
       <c r="D14" s="0">
-        <v>1.53</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="0">
         <v>300033</v>
       </c>
       <c r="D15" s="0">
         <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="0">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="0">
-        <v>9626</v>
+        <v>6618</v>
       </c>
       <c r="D17" s="0">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="0">
-        <v>6618</v>
+      <c r="C18" s="0" t="s">
+        <v>24</v>
       </c>
       <c r="D18" s="0">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="0">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C20" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="C20" s="0">
+        <v>9626</v>
+      </c>
       <c r="D20" s="0">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="0" t="s">
-        <v>29</v>
+      <c r="C21" s="0">
+        <v>300418</v>
       </c>
       <c r="D21" s="0">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="0">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="0">
         <v>601360</v>
       </c>
       <c r="D24" s="0">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="0">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="0">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="0">
         <v>3888</v>
       </c>
       <c r="D28" s="0">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="0">
         <v>241</v>
       </c>
       <c r="D29" s="0">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="0">
-        <v>780</v>
+        <v>300413</v>
       </c>
       <c r="D30" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0">
-        <v>20260803</v>
+        <v>20260930</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="0">
-        <v>300413</v>
+        <v>780</v>
       </c>
       <c r="D31" s="0">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">